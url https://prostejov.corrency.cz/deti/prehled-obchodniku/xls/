--- v0 (2026-04-20)
+++ v1 (2026-07-09)
@@ -7,1157 +7,965 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="305">
   <si>
     <t xml:space="preserve">1. SK Prostějov z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Za Místním nádražím 4536</t>
   </si>
   <si>
     <t xml:space="preserve">Prostějov</t>
   </si>
   <si>
     <t xml:space="preserve">79601</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.1skprostejov.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Angličtina pro děti Helen Doron Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Žižkovo nám. 144/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://helendoron.cz/prostejov/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Aquapark Koupelky</t>
   </si>
   <si>
     <t xml:space="preserve">Krasická 4463/6b</t>
   </si>
   <si>
     <t xml:space="preserve">Prostějov</t>
   </si>
   <si>
     <t xml:space="preserve">79601</t>
   </si>
   <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dsp-pv.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://koupaniprostejov.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asociace Český Gymnathlon, z.s. - ZŠ Dr. Horáka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Horáka 2611/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asociace Český Gymnathlon, z.s. - ZŠ Edvarda Valenty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edvarda Valenty 3970/52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79603</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atletický klub Prostějov, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sportovní 3924/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.atletikaprostejov.tode.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIG BEN SCHOOL, s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodní 4450/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.big-ben.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dance Space</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demelova 31/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dancespace-prostejov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětské centrum s herničkou U Piráta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plumlovská 23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.taborypavlik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětský ráj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kostelní 4418/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.kocarky-babylon.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eurooptik s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Žižkovo nám. 120/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
+    <t xml:space="preserve">https://www.eurooptik.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eurooptik s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plumlovská 4167/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.eurooptik.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fitness aréna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plumlovská 481/200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://trxbezhranic.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Free style Kadeřnice Hanka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koželuhova 4274/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/share/1F1vKVk7rD/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hraj si chytře, s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Česká 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hrajsichytre.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hudební nástroje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kramářská 4168/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://hudebninastrojepv.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ing. Lucie Váňová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rejskova 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.vlnsi.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junák - český skaut, středisko Járy Kaštila Prostějov, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sokolská 2307/30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://jarykastila.skauting.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junák - český skaut, středisko Pelikáni Prostějov, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vápenice 2968/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Pelikani.skauting.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Just Light - taneční a talentové studio, spolek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U kalicha 2575/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.justlight.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadeřnictví Lachmanová Jana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fanderlíkova 4010/47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KINO METRO 70 Prostějov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Školní 3694/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.metro70.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koupaliště Vrahovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mikoláše Alše 811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov - Vrahovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
     <t xml:space="preserve">https://www.dsp-pv.cz/</t>
   </si>
   <si>
-    <t xml:space="preserve">Atletický klub Prostějov, z. s.</t>
+    <t xml:space="preserve">https://koupaniprostejov.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lékárna Centrum zdraví</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodní 4545/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.centrumzdravipv.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lékárna Srdcovka s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nám. T. G. Masaryka 195/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lekarnasrdcovka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lékárna U SVATÉHO PETRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Petrské nám. 2161/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nej-lekarna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mateřské centrum Prostějov, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sídl. Svobody 3520/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mcprostejov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Městské lázně Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Floriánské náměstí 2672/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dsp-pv.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://koupaniprostejov.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mysticbike - jízdní kola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plumlovská 456/32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mysticbike.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obuv IVKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plumlovská 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.firmy.cz/detail/1959388-obuv-ivka-ivana-stopkova-prostejov.html</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Optika Wagner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vojáčkovo nám. 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.optikawagner.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Optimarket - Potraviny Snášelová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martinákova 2451/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/profile.php?id=61555792887317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PhDr. Mgr. Eva Smidova-Vitasek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duhová 412/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov - Čechovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://helendoron.cz/prostejov/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny BALA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrahovická 720/56b</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potřeby pro zdraví s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mlýnská 905/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://zdravotnicke-potreby.net/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příměstské tábory Pavlík</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plumlovská 837/43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.taborypavlik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.taborypavlik.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodejna obuvi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plumlovská 85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.EZDRAVOTNICKE-POTREBY.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodejna obuvi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hlaváčkovo nám. 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.EZDRAVOTNICKE-POTREBY.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodinné centrum Vlčáci, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šárka 3590/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.centrumvlcaci.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sea Horse Diving s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wolkerova 1550/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.seahorsediving.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEDCO s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Průmyslová 3143/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sedco.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SK HFP Prostějov z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Horáka 1286/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hazena-pv.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šmoulikov Dětské centrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anenská 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studijní centrum Studijko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svatoplukova 1642/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.studijko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taneční škola PIROUETTE z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vápenice 2980/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pirouette.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tělocvičná jednota Sokol I Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skálovo nám. 173/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sokolipv.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenisový klub Prostějov, spolek</t>
   </si>
   <si>
     <t xml:space="preserve">Sportovní 3924/1</t>
   </si>
   <si>
     <t xml:space="preserve">Prostějov</t>
   </si>
   <si>
     <t xml:space="preserve">79601</t>
   </si>
   <si>
-    <t xml:space="preserve">Zdraví/Sport/Krása</t>
-[...124 lines deleted...]
-  <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
-    <t xml:space="preserve">https://trxbezhranic.cz</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">Koželuhova 8</t>
+    <t xml:space="preserve">https://www.tkprostejov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS FREE DANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrahovická 83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tsfreedance.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Věra Klosová spodní prádlo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jihoslovanská 2189/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VK Prostějov, spolek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Za Kosteleckou 4161/49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostějov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.vkprostejov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vlassalon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fanderlikova 4600/5</t>
   </si>
   <si>
     <t xml:space="preserve">Prostějov</t>
   </si>
   <si>
     <t xml:space="preserve">79601</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
-  </si>
-[...892 lines deleted...]
-    <t xml:space="preserve">https://zdravotnicke-potreby.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -1208,1603 +1016,1323 @@
       </c>
       <c r="G1" s="0">
         <v>17.1148518</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
-        <v>49.466666</v>
+        <v>49.4705472</v>
       </c>
       <c r="G2" s="0">
-        <v>17.0904494</v>
+        <v>17.1095905</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>49.4816319</v>
+        <v>49.466666</v>
       </c>
       <c r="G3" s="0">
-        <v>17.1054253</v>
+        <v>17.0904494</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>17</v>
       </c>
+      <c r="I3" s="0" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F4" s="0">
-        <v>49.4693244</v>
+        <v>49.4648122</v>
       </c>
       <c r="G4" s="0">
-        <v>17.1081386</v>
+        <v>17.107479</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" s="0">
-        <v>49.4727995</v>
+        <v>49.4803837</v>
       </c>
       <c r="G5" s="0">
-        <v>17.1148132</v>
+        <v>17.112876</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0">
-        <v>49.4715313</v>
+        <v>49.4816319</v>
       </c>
       <c r="G6" s="0">
-        <v>17.1139356</v>
+        <v>17.1054253</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F7" s="0">
-        <v>49.4724791</v>
+        <v>49.4693244</v>
       </c>
       <c r="G7" s="0">
-        <v>17.1041241</v>
+        <v>17.1081386</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0">
-        <v>49.4713218</v>
+        <v>49.4715313</v>
       </c>
       <c r="G8" s="0">
-        <v>17.1113718</v>
+        <v>17.1139356</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F9" s="0">
-        <v>49.4713846</v>
+        <v>49.4724791</v>
       </c>
       <c r="G9" s="0">
-        <v>17.101972</v>
+        <v>17.1041241</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F10" s="0">
-        <v>49.4736092</v>
+        <v>49.4713218</v>
       </c>
       <c r="G10" s="0">
-        <v>17.0778552</v>
+        <v>17.1113718</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F11" s="0">
-        <v>49.4736092</v>
+        <v>49.4715209</v>
       </c>
       <c r="G11" s="0">
-        <v>17.0778552</v>
+        <v>17.1099291</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0">
-        <v>49.4708039</v>
+        <v>49.4728138</v>
       </c>
       <c r="G12" s="0">
-        <v>17.1108276</v>
+        <v>17.1049086</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F13" s="0">
-        <v>49.4733885</v>
+        <v>49.4736092</v>
       </c>
       <c r="G13" s="0">
-        <v>17.119091</v>
+        <v>17.0778552</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F14" s="0">
-        <v>49.4739642</v>
+        <v>49.4708039</v>
       </c>
       <c r="G14" s="0">
-        <v>17.1077034</v>
+        <v>17.1108276</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F15" s="0">
-        <v>49.4727995</v>
+        <v>49.4713469</v>
       </c>
       <c r="G15" s="0">
-        <v>17.1148132</v>
+        <v>17.1004951</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0">
-        <v>49.4705472</v>
+        <v>49.4729371</v>
       </c>
       <c r="G16" s="0">
-        <v>17.1095905</v>
+        <v>17.1113741</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F17" s="0">
-        <v>49.4729371</v>
+        <v>49.4748625</v>
       </c>
       <c r="G17" s="0">
-        <v>17.1113741</v>
+        <v>17.1096619</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F18" s="0">
         <v>49.4687913</v>
       </c>
       <c r="G18" s="0">
         <v>17.127424</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F19" s="0">
         <v>49.4741493</v>
       </c>
       <c r="G19" s="0">
         <v>17.112959</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F20" s="0">
         <v>49.4738873</v>
       </c>
       <c r="G20" s="0">
         <v>17.1200182</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F21" s="0">
         <v>49.4756201</v>
       </c>
       <c r="G21" s="0">
         <v>17.0984248</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F22" s="0">
         <v>49.4735378</v>
       </c>
       <c r="G22" s="0">
         <v>17.1105525</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F23" s="0">
         <v>49.4768128</v>
       </c>
       <c r="G23" s="0">
         <v>17.1489201</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F24" s="0">
         <v>49.4689573</v>
       </c>
       <c r="G24" s="0">
         <v>17.1072611</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F25" s="0">
         <v>49.4727217</v>
       </c>
       <c r="G25" s="0">
         <v>17.1097571</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F26" s="0">
-        <v>49.4700172</v>
+        <v>49.4700355</v>
       </c>
       <c r="G26" s="0">
-        <v>17.1189328</v>
+        <v>17.1189435</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F27" s="0">
-        <v>49.4791398</v>
+        <v>49.4684655</v>
       </c>
       <c r="G27" s="0">
-        <v>17.1003346</v>
+        <v>17.0936384</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F28" s="0">
-        <v>49.4684655</v>
+        <v>49.4735481</v>
       </c>
       <c r="G28" s="0">
-        <v>17.0936384</v>
+        <v>17.1064953</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F29" s="0">
-        <v>49.4733292</v>
+        <v>49.4726463</v>
       </c>
       <c r="G29" s="0">
-        <v>17.1064812</v>
+        <v>17.1035434</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F30" s="0">
-        <v>49.4709362</v>
+        <v>49.4725142</v>
       </c>
       <c r="G30" s="0">
-        <v>17.1150467</v>
+        <v>17.1044114</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F31" s="0">
-        <v>49.4722977</v>
+        <v>49.4731549</v>
       </c>
       <c r="G31" s="0">
-        <v>17.1008868</v>
+        <v>17.1153149</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F32" s="0">
-        <v>49.4726463</v>
+        <v>49.4790146</v>
       </c>
       <c r="G32" s="0">
-        <v>17.1035434</v>
+        <v>17.1087327</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F33" s="0">
-        <v>49.4724942</v>
+        <v>49.4660692</v>
       </c>
       <c r="G33" s="0">
-        <v>17.1044862</v>
+        <v>17.0791012</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F34" s="0">
-        <v>49.4816319</v>
+        <v>49.4766022</v>
       </c>
       <c r="G34" s="0">
-        <v>17.1054253</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>17.1358595</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F35" s="0">
-        <v>49.4715209</v>
+        <v>49.4702846</v>
       </c>
       <c r="G35" s="0">
-        <v>17.1099291</v>
+        <v>17.106336</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F36" s="0">
-        <v>49.4728138</v>
+        <v>49.4722977</v>
       </c>
       <c r="G36" s="0">
-        <v>17.1049086</v>
+        <v>17.1008868</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="F37" s="0">
-        <v>49.4790146</v>
+        <v>49.4722881</v>
       </c>
       <c r="G37" s="0">
-        <v>17.1087327</v>
+        <v>17.0970655</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F38" s="0">
-        <v>49.4713469</v>
+        <v>49.4727995</v>
       </c>
       <c r="G38" s="0">
-        <v>17.1004951</v>
+        <v>17.1148132</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F39" s="0">
-        <v>49.4766022</v>
+        <v>49.4656703</v>
       </c>
       <c r="G39" s="0">
-        <v>17.1358595</v>
+        <v>17.1220913</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F40" s="0">
-        <v>49.4656703</v>
+        <v>49.4693184</v>
       </c>
       <c r="G40" s="0">
-        <v>17.1220913</v>
+        <v>17.1118627</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="F41" s="0">
-        <v>49.4652319</v>
+        <v>49.4735131</v>
       </c>
       <c r="G41" s="0">
-        <v>17.1023636</v>
+        <v>17.1319192</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="F42" s="0">
-        <v>49.468935</v>
+        <v>49.4652319</v>
       </c>
       <c r="G42" s="0">
-        <v>17.0904975</v>
+        <v>17.1023636</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F43" s="0">
-        <v>49.4726366</v>
+        <v>49.468935</v>
       </c>
       <c r="G43" s="0">
-        <v>17.1130493</v>
+        <v>17.0904975</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="F44" s="0">
-        <v>49.4847039</v>
+        <v>49.4730529</v>
       </c>
       <c r="G44" s="0">
-        <v>17.1039447</v>
+        <v>17.116028</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="F45" s="0">
-        <v>49.4799928</v>
+        <v>49.4743752</v>
       </c>
       <c r="G45" s="0">
-        <v>17.1162016</v>
+        <v>17.1114401</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F46" s="0">
-        <v>49.4735131</v>
+        <v>49.4734644</v>
       </c>
       <c r="G46" s="0">
-        <v>17.1319192</v>
+        <v>17.1077138</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="F47" s="0">
-        <v>49.4730529</v>
+        <v>49.4816319</v>
       </c>
       <c r="G47" s="0">
-        <v>17.116028</v>
+        <v>17.1054253</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="F48" s="0">
-        <v>49.4743752</v>
+        <v>49.4775747</v>
       </c>
       <c r="G48" s="0">
-        <v>17.1114401</v>
+        <v>17.1374158</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F49" s="0">
-        <v>49.4654432</v>
+        <v>49.4719813</v>
       </c>
       <c r="G49" s="0">
-        <v>17.0852985</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>17.1190737</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F50" s="0">
-        <v>49.4734644</v>
+        <v>49.4809965</v>
       </c>
       <c r="G50" s="0">
-        <v>17.1077138</v>
+        <v>17.1011982</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="F51" s="0">
-        <v>49.4738873</v>
+        <v>49.475402</v>
       </c>
       <c r="G51" s="0">
-        <v>17.1200182</v>
-[...288 lines deleted...]
-        <v>368</v>
+        <v>17.1068806</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>